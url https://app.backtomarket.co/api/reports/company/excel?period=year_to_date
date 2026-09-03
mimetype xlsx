--- v0 (2026-07-02)
+++ v1 (2026-09-03)
@@ -134,278 +134,312 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B18"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">CRP OS / Back to Market - Company Performance</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Metric</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Date Range</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Proposal Value</t>
         </is>
       </c>
       <c r="B6" s="4">
-        <v>1200</v>
+        <v>990</v>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Approved Revenue</t>
         </is>
       </c>
       <c r="B7" s="4">
-        <v>255</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Invoiced Revenue</t>
         </is>
       </c>
       <c r="B8" s="4">
-        <v>255</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Cash Collected</t>
         </is>
       </c>
       <c r="B9" s="4">
-        <v>255</v>
+        <v>825.02</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Accounts Receivable</t>
         </is>
       </c>
       <c r="B10" s="4">
-        <v>0</v>
+        <v>1339.98</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gross Profit</t>
+          <t xml:space="preserve">Projected Gross Profit</t>
         </is>
       </c>
       <c r="B11" s="4">
-        <v>255</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Margin</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t xml:space="preserve">Recognized Gross Profit</t>
+        </is>
+      </c>
+      <c r="B12" s="4">
+        <v>1965</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">BTM Vendor Cost</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Margin</t>
+        </is>
+      </c>
+      <c r="B13" s="5">
+        <v>0.9076212471131639</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Client Direct Vendor Spend</t>
+          <t xml:space="preserve">BTM Vendor Cost</t>
         </is>
       </c>
       <c r="B14" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vendor Payables</t>
+          <t xml:space="preserve">Client Direct Vendor Spend</t>
         </is>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed Projects</t>
-[...2 lines deleted...]
-      <c r="B16" s="7">
+          <t xml:space="preserve">BTM Material Cost</t>
+        </is>
+      </c>
+      <c r="B16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed Work Orders</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t xml:space="preserve">Client Direct Material Spend</t>
+        </is>
+      </c>
+      <c r="B17" s="4">
+        <v>187.87</v>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="0" t="inlineStr">
         <is>
+          <t xml:space="preserve">Vendor Payables</t>
+        </is>
+      </c>
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Completed Projects</t>
+        </is>
+      </c>
+      <c r="B19" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" ht="20" customHeight="1">
+      <c r="A20" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Completed Work Orders</t>
+        </is>
+      </c>
+      <c r="B20" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" ht="20" customHeight="1">
+      <c r="A21" s="0" t="inlineStr">
+        <is>
           <t xml:space="preserve">Average Completion Time</t>
         </is>
       </c>
-      <c r="B18" s="8">
-        <v>0</v>
+      <c r="B21" s="8">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:B18"/>
+  <autoFilter ref="A4:B21"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:R5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
-    <col min="2" max="2" width="24" customWidth="1"/>
+    <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="17" customWidth="1"/>
     <col min="11" max="11" width="20" customWidth="1"/>
     <col min="12" max="12" width="18" customWidth="1"/>
-    <col min="13" max="13" width="16" customWidth="1"/>
-    <col min="14" max="14" width="12" customWidth="1"/>
+    <col min="13" max="13" width="22" customWidth="1"/>
+    <col min="14" max="14" width="18" customWidth="1"/>
+    <col min="15" max="15" width="24" customWidth="1"/>
+    <col min="16" max="16" width="20" customWidth="1"/>
+    <col min="17" max="17" width="20" customWidth="1"/>
+    <col min="18" max="18" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Project Number</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Client</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Property</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Status</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -428,473 +462,737 @@
           <t xml:space="preserve">Approved Revenue</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Invoiced Revenue</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cash Collected</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Accounts Receivable</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">BTM Vendor Cost</t>
         </is>
       </c>
       <c r="M4" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gross Profit</t>
+          <t xml:space="preserve">Client Direct Vendor Spend</t>
         </is>
       </c>
       <c r="N4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BTM Material Cost</t>
+        </is>
+      </c>
+      <c r="O4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Client Direct Material Spend</t>
+        </is>
+      </c>
+      <c r="P4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projected Gross Profit</t>
+        </is>
+      </c>
+      <c r="Q4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recognized Gross Profit</t>
+        </is>
+      </c>
+      <c r="R4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Margin</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">CRP-2026-002</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Mountain Time</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">461 W 2110 S</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Awaiting Client Approval</t>
+          <t xml:space="preserve">Complete</t>
         </is>
       </c>
       <c r="E5" s="6">
-        <v>46193</v>
+        <v>46227</v>
       </c>
       <c r="F5" s="6">
-        <v>46203</v>
+        <v>46227</v>
       </c>
       <c r="G5" s="4">
-        <v>1200</v>
+        <v>990</v>
       </c>
       <c r="H5" s="4">
-        <v>0</v>
+        <v>1340</v>
       </c>
       <c r="I5" s="4">
-        <v>0</v>
+        <v>1340</v>
       </c>
       <c r="J5" s="4">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="K5" s="4">
-        <v>0</v>
+        <v>1339.98</v>
       </c>
       <c r="L5" s="4">
         <v>0</v>
       </c>
       <c r="M5" s="4">
         <v>0</v>
       </c>
-      <c r="N5" s="5"/>
+      <c r="N5" s="4">
+        <v>0</v>
+      </c>
+      <c r="O5" s="4">
+        <v>127.87</v>
+      </c>
+      <c r="P5" s="4">
+        <v>1340</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>1340</v>
+      </c>
+      <c r="R5" s="5">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:N5"/>
+  <autoFilter ref="A4:R5"/>
   <mergeCells count="2">
-    <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:R8"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
-    <col min="3" max="3" width="24" customWidth="1"/>
+    <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
-    <col min="7" max="7" width="18" customWidth="1"/>
+    <col min="7" max="7" width="28" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
-    <col min="9" max="9" width="17" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="20" customWidth="1"/>
+    <col min="9" max="9" width="18" customWidth="1"/>
+    <col min="10" max="10" width="17" customWidth="1"/>
+    <col min="11" max="11" width="20" customWidth="1"/>
+    <col min="12" max="12" width="18" customWidth="1"/>
+    <col min="13" max="13" width="22" customWidth="1"/>
+    <col min="14" max="14" width="18" customWidth="1"/>
+    <col min="15" max="15" width="24" customWidth="1"/>
+    <col min="16" max="16" width="20" customWidth="1"/>
+    <col min="17" max="17" width="20" customWidth="1"/>
+    <col min="18" max="18" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Work Orders</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Work Order Number</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Type</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Client</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Property</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Status</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Vendor Payer</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
+          <t xml:space="preserve">Material Payer</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
           <t xml:space="preserve">Approved Revenue</t>
         </is>
       </c>
-      <c r="H4" s="3" t="inlineStr">
+      <c r="I4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Invoiced Revenue</t>
         </is>
       </c>
-      <c r="I4" s="3" t="inlineStr">
+      <c r="J4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cash Collected</t>
         </is>
       </c>
-      <c r="J4" s="3" t="inlineStr">
+      <c r="K4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Accounts Receivable</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
+      <c r="L4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">BTM Vendor Cost</t>
         </is>
       </c>
-      <c r="L4" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Client Direct Vendor Spend</t>
+        </is>
+      </c>
+      <c r="N4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BTM Material Cost</t>
+        </is>
+      </c>
+      <c r="O4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Client Direct Material Spend</t>
+        </is>
+      </c>
+      <c r="P4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projected Gross Profit</t>
+        </is>
+      </c>
+      <c r="Q4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recognized Gross Profit</t>
+        </is>
+      </c>
+      <c r="R4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Payment Status</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">WO-2026-0002</t>
+          <t xml:space="preserve">WO-2026-0004</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inspection</t>
+          <t xml:space="preserve">Small Repair</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mountain Time</t>
+          <t xml:space="preserve">Russell</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">461 W 2110 S</t>
+          <t xml:space="preserve">Russell</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Paid &amp; Closed</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Back to Market Pays Vendor</t>
         </is>
       </c>
-      <c r="G5" s="4">
-        <v>150</v>
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Client Direct</t>
+        </is>
       </c>
       <c r="H5" s="4">
-        <v>150</v>
+        <v>420</v>
       </c>
       <c r="I5" s="4">
-        <v>150</v>
+        <v>420</v>
       </c>
       <c r="J5" s="4">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="K5" s="4">
         <v>0</v>
       </c>
       <c r="L5" s="4">
         <v>150</v>
       </c>
-      <c r="M5" s="0" t="inlineStr">
+      <c r="M5" s="4">
+        <v>0</v>
+      </c>
+      <c r="N5" s="4">
+        <v>0</v>
+      </c>
+      <c r="O5" s="4">
+        <v>60</v>
+      </c>
+      <c r="P5" s="4">
+        <v>270</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>270</v>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Paid</t>
         </is>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="0" t="inlineStr">
         <is>
+          <t xml:space="preserve">WO-2026-0005</t>
+        </is>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inspection</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mountain Time</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">461 W 2110 S</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paid &amp; Closed</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Back to Market Pays Vendor</t>
+        </is>
+      </c>
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Back to Market Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="4">
+        <v>150</v>
+      </c>
+      <c r="I6" s="4">
+        <v>150</v>
+      </c>
+      <c r="J6" s="4">
+        <v>150</v>
+      </c>
+      <c r="K6" s="4">
+        <v>0</v>
+      </c>
+      <c r="L6" s="4">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4">
+        <v>0</v>
+      </c>
+      <c r="N6" s="4">
+        <v>0</v>
+      </c>
+      <c r="O6" s="4">
+        <v>0</v>
+      </c>
+      <c r="P6" s="4">
+        <v>100</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>100</v>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paid</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="20" customHeight="1">
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WO-2026-0002</t>
+        </is>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inspection</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mountain Time</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">461 W 2110 S</t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paid &amp; Closed</t>
+        </is>
+      </c>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Back to Market Pays Vendor</t>
+        </is>
+      </c>
+      <c r="G7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Back to Market Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="4">
+        <v>150</v>
+      </c>
+      <c r="I7" s="4">
+        <v>150</v>
+      </c>
+      <c r="J7" s="4">
+        <v>150</v>
+      </c>
+      <c r="K7" s="4">
+        <v>0</v>
+      </c>
+      <c r="L7" s="4">
+        <v>0</v>
+      </c>
+      <c r="M7" s="4">
+        <v>0</v>
+      </c>
+      <c r="N7" s="4">
+        <v>0</v>
+      </c>
+      <c r="O7" s="4">
+        <v>0</v>
+      </c>
+      <c r="P7" s="4">
+        <v>150</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>150</v>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paid</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="20" customHeight="1">
+      <c r="A8" s="0" t="inlineStr">
+        <is>
           <t xml:space="preserve">WO-2026-0001</t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
+      <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Inspection</t>
         </is>
       </c>
-      <c r="C6" s="0" t="inlineStr">
+      <c r="C8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Mountain Time</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
+      <c r="D8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">461 W 2110 S</t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
+      <c r="E8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Paid &amp; Closed</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
+      <c r="F8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Back to Market Pays Vendor</t>
         </is>
       </c>
-      <c r="G6" s="4">
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Back to Market Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="4">
         <v>105</v>
       </c>
-      <c r="H6" s="4">
+      <c r="I8" s="4">
         <v>105</v>
       </c>
-      <c r="I6" s="4">
+      <c r="J8" s="4">
         <v>105</v>
       </c>
-      <c r="J6" s="4">
-[...5 lines deleted...]
-      <c r="L6" s="4">
+      <c r="K8" s="4">
+        <v>0</v>
+      </c>
+      <c r="L8" s="4">
+        <v>0</v>
+      </c>
+      <c r="M8" s="4">
+        <v>0</v>
+      </c>
+      <c r="N8" s="4">
+        <v>0</v>
+      </c>
+      <c r="O8" s="4">
+        <v>0</v>
+      </c>
+      <c r="P8" s="4">
         <v>105</v>
       </c>
-      <c r="M6" s="0" t="inlineStr">
+      <c r="Q8" s="4">
+        <v>105</v>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Paid</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:M6"/>
+  <autoFilter ref="A4:R8"/>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Client Performance</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Client</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Invoiced Revenue</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cash Collected</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Accounts Receivable</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Work Orders</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Mountain Time</t>
         </is>
       </c>
       <c r="B5" s="4">
-        <v>255</v>
+        <v>1745</v>
       </c>
       <c r="C5" s="4">
-        <v>255</v>
+        <v>405.02</v>
       </c>
       <c r="D5" s="4">
-        <v>0</v>
+        <v>1339.98</v>
       </c>
       <c r="E5" s="7">
         <v>1</v>
       </c>
       <c r="F5" s="7">
-        <v>2</v>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" ht="20" customHeight="1">
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Russell</t>
+        </is>
+      </c>
+      <c r="B6" s="4">
+        <v>420</v>
+      </c>
+      <c r="C6" s="4">
+        <v>420</v>
+      </c>
+      <c r="D6" s="4">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:F5"/>
+  <autoFilter ref="A4:F6"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Vendor Performance</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Vendor</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Assignments</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">BTM Vendor Cost</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Amount Paid</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -921,102 +1219,114 @@
         <v>0</v>
       </c>
       <c r="D5" s="4">
         <v>0</v>
       </c>
       <c r="E5" s="4">
         <v>0</v>
       </c>
       <c r="F5" s="4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F5"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B5"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Property Performance</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-07-02</t>
+          <t xml:space="preserve">Year to Date 2026: 2026-01-01 to 2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="4" ht="24" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Property</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Client</t>
         </is>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">461 W 2110 S</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Mountain Time</t>
         </is>
       </c>
     </row>
+    <row r="6" ht="20" customHeight="1">
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Russell</t>
+        </is>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Russell</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:B5"/>
+  <autoFilter ref="A4:B6"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.35" right="0.35" top="0.5" bottom="0.5" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>CRP OS</Application>
   <Company>CRP Group / Back to Market</Company>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">