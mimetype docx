--- v0 (2026-07-02)
+++ v1 (2026-09-03)
@@ -43,51 +43,51 @@
       <w:r>
         <w:t xml:space="preserve">Company Performance Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverSubtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Executive financial and operational performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverPeriod"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Year to Date 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverDate"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jan 1, 2026 - Jul 2, 2026</w:t>
+        <w:t xml:space="preserve">Jan 1, 2026 - Sep 3, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverLabel"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Report Filters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverFilter"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Period: Year to Date 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="334155"/>
@@ -109,144 +109,144 @@
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">INVOICED REVENUE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$2,165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">CASH COLLECTED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricLabel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">GROSS PROFIT</w:t>
+              <w:t xml:space="preserve">RECOGNIZED GROSS PROFIT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">MARGIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyCoverMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">100%</w:t>
+              <w:t xml:space="preserve">90.76%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverMeta"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Generated Jul 1, 2026, 6:51 PM</w:t>
+        <w:t xml:space="preserve">Generated Sep 2, 2026, 7:09 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyCoverCompany"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CRP Group LLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Company KPIs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -281,371 +281,431 @@
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PROPOSAL VALUE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$1,200</w:t>
+              <w:t xml:space="preserve">$990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">APPROVED REVENUE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValuePrimary"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$2,165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">INVOICED REVENUE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValuePrimary"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$2,165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">CASH COLLECTED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValueSuccess"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ACCOUNTS RECEIVABLE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValueWarning"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$0</w:t>
+              <w:t xml:space="preserve">$1,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">GROSS PROFIT</w:t>
+              <w:t xml:space="preserve">PROJECTED GROSS PROFIT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValueSuccess"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,965</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">RECOGNIZED GROSS PROFIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValueSuccess"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">MARGIN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValuePrimary"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">100%</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">$0</w:t>
+              <w:t xml:space="preserve">90.76%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">BTM VENDOR COST</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">CLIENT DIRECT VENDOR SPEND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
-            </w:pPr>
-[...21 lines deleted...]
-              <w:pStyle w:val="CompanyMetricValueWarning"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">PROJECTS COMPLETED</w:t>
+              <w:t xml:space="preserve">BTM MATERIAL COST</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">WORK ORDERS COMPLETED</w:t>
+              <w:t xml:space="preserve">CLIENT DIRECT MATERIAL SPEND</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">$188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">VENDOR PAYABLES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValueWarning"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PROJECTS COMPLETED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">WORK ORDERS COMPLETED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">AVERAGE COMPLETION TIME</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0 days</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">5 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Financial Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
@@ -727,315 +787,414 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Proposal Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$1,200</w:t>
+              <w:t xml:space="preserve">$990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved Revenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$2,165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Invoiced Revenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$2,165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cash Collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Accounts Receivable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$0</w:t>
+              <w:t xml:space="preserve">$1,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Gross Profit</w:t>
+              <w:t xml:space="preserve">Projected Gross Profit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,965</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Margin</w:t>
+              <w:t xml:space="preserve">Recognized Gross Profit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">100%</w:t>
+              <w:t xml:space="preserve">$1,965</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">BTM Vendor Cost</w:t>
+              <w:t xml:space="preserve">Margin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$0</w:t>
+              <w:t xml:space="preserve">90.76%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">BTM Vendor Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5054" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Client Direct Vendor Spend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5054" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">BTM Material Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5054" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Client Direct Material Spend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5054" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vendor Payables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4306" w:type="dxa"/>
@@ -1059,51 +1218,51 @@
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Revenue &amp; Profit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Monthly financial lifecycle and profitability performance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Invoiced Revenue, Cash Collected &amp; Gross Profit</w:t>
+        <w:t xml:space="preserve">Invoiced Revenue, Cash Collected &amp; Recognized Gross Profit</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="45" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:bottom w:w="45" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="1700"/>
@@ -1148,171 +1307,171 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Invoiced Revenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
-[...119 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1345,171 +1504,171 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cash Collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
-[...119 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1519,73 +1678,649 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSeries"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Gross Profit</w:t>
+              <w:t xml:space="preserve">Recognized Gross Profit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F172A"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Jul 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Invoiced Revenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cash Collected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="16A34A"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recognized Gross Profit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F172A"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F172A"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
@@ -1675,341 +2410,1297 @@
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F172A"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sep 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Invoiced Revenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cash Collected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recognized Gross Profit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1205"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1160"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="936"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Invoiced</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Receivable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Profit</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1160" w:type="dxa"/>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Projected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recognized</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Margin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Jun 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$1,200</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1158" w:type="dxa"/>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">$255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="dxa"/>
+            <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">$255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Jul 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">89.53%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sep 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Client Performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
@@ -2230,51 +3921,445 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Accounts Receivable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D97706"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$1,340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Russell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Invoiced Revenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$420</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
@@ -2609,121 +4694,224 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Mountain Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$1,745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$255</w:t>
+              <w:t xml:space="preserve">$405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">$1,340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Russell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">$420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcW w:w="1123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1 days</w:t>
+              <w:t xml:space="preserve">5 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vendor Performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
@@ -3603,51 +5791,140 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">93 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Russell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Russell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
@@ -3708,125 +5985,125 @@
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">COMPLETED PROJECTS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">AWAITING CLIENT APPROVAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyMetricValueWarning"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">0</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">OVERDUE PROJECTS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="CompanyMetricValueDanger"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:pStyle w:val="CompanyMetricValueSuccess"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">AVERAGE PROJECT DURATION</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0 days</w:t>
+              <w:t xml:space="preserve">20 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Projects by Status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
@@ -3853,51 +6130,51 @@
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="1460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartLabel"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Awaiting Client Approval</w:t>
+              <w:t xml:space="preserve">Complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSeries"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4050,232 +6327,262 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gross Profit by Project</w:t>
+        <w:t xml:space="preserve">Recognized Gross Profit by Project</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E2E8F0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="1498"/>
+        <w:gridCol w:w="2434"/>
         <w:gridCol w:w="1685"/>
-        <w:gridCol w:w="3182"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="935"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Property</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Project</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3182" w:type="dxa"/>
+              <w:t xml:space="preserve">Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Property</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+              <w:t xml:space="preserve">Projected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Status</w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="1123" w:type="dxa"/>
+              <w:t xml:space="preserve">Recognized</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E293B"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Margin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableLead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">CRP-2026-002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyTableText"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">461 W 2110 S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="CompanyTableLead"/>
-[...12 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">461 W 2110 S</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+              <w:t xml:space="preserve">Complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Awaiting Client Approval</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1498" w:type="dxa"/>
+              <w:t xml:space="preserve">$1,340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">$0</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1123" w:type="dxa"/>
+              <w:t xml:space="preserve">$1,340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">N/A</w:t>
+              <w:t xml:space="preserve">100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work Order Performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
@@ -4308,74 +6615,74 @@
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">COMPLETED WORK ORDERS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PAID WORK ORDERS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValueSuccess"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">UNPAID WORK ORDERS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValueSuccess"/>
@@ -4410,51 +6717,51 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8FAFC"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">AVERAGE DAYS OPEN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">0 days</w:t>
+              <w:t xml:space="preserve">1 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyMetricLabel"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
@@ -4673,51 +6980,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work Orders by Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="120" w:type="dxa"/>
@@ -4922,51 +7229,248 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartSegment"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyChartValue"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartLabel"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Small Repair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSeries"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2563EB"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F5F9"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartSegment"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="CompanyChartValue"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyHeading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Outstanding Client Balances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanySectionDescription"/>
       </w:pPr>
@@ -5074,158 +7578,158 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Projects / WO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableLead"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">No outstanding client balances were found for this period.</w:t>
+              <w:t xml:space="preserve">Mountain Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$1,745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$1,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="CompanyTableText"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">1 / 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyTableSpacer"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="600" w:footer="600" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="80" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="64748B"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t>CRP Group / Back to Market</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="64748B"/>
         <w:sz w:val="15"/>
       </w:rPr>
-      <w:t>Generated Jul 1, 2026, 6:51 PM</w:t>
+      <w:t>Generated Sep 2, 2026, 7:09 PM</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="64748B"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
     <w:fldSimple w:instr="PAGE">
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>